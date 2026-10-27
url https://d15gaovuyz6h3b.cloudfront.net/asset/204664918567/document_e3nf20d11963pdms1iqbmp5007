--- v0 (2026-04-04)
+++ v1 (2026-10-27)
@@ -200,77 +200,82 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84327">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fehlerfreier Elementwechsel</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F3C66" w:rsidRDefault="003956E6" w:rsidP="003956E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84327">
         <w:t xml:space="preserve">Kopf und Glocke des Filters sind über einen Bajonett-Verschluss verbunden. Bei einem Elementwechsel werden sie, mitsamt der Abdichtung für Gehäuse und Element, dank einer integrierten innovativen Zwangsführung stets automatisch dichtend zueinander positioniert. Eine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F84327">
         <w:t>Arretierschraube</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F84327">
-        <w:t xml:space="preserve"> fixiert die Glocke in Ihrer Endlage und dichtet dabei gleichzeitig das Filtergehäuse ab. Bei fehlerhafter Montage lässt sich die Verbindung nicht schließen und Druckluft bläst hörbar ab.</w:t>
+        <w:t xml:space="preserve"> fixiert die Glocke in </w:t>
+      </w:r>
+      <w:r w:rsidR="004B35F1">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84327">
+        <w:t>hrer Endlage und dichtet dabei gleichzeitig das Filtergehäuse ab. Bei fehlerhafter Montage lässt sich die Verbindung nicht schließen und Druckluft bläst hörbar ab.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003956E6" w:rsidRPr="00F84327" w:rsidRDefault="003956E6" w:rsidP="009A6103">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F84327">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Langlebiges und leicht montierbares Gehäuse</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003956E6" w:rsidRPr="00F84327" w:rsidRDefault="003956E6" w:rsidP="003956E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84327">
+        <w:lastRenderedPageBreak/>
         <w:t>Das Gehäuse der Kaeser</w:t>
       </w:r>
       <w:r w:rsidR="001F3C66">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84327">
         <w:t xml:space="preserve">Filter besteht aus korrosionsbeständigem Aluminium. Für eine möglichst einfache Installation ist es </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84327">
         <w:t xml:space="preserve"> verschiedene</w:t>
       </w:r>
       <w:r w:rsidR="008F2D72">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84327">
         <w:t xml:space="preserve"> Nennweiten lieferbar. Außerdem gibt es verschiedene Optionsausstattungen und umfangreiches Zubehör. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003956E6" w:rsidRDefault="003956E6" w:rsidP="003956E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -290,51 +295,59 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="222222"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>"Wecker" zeigt fälligen Filterwechsel an</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00252BFE" w:rsidRPr="00F84327" w:rsidRDefault="00252BFE" w:rsidP="003956E6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00252BFE">
-        <w:t xml:space="preserve">Um den erforderlichen Reinheitsgrad der Druckluft und niedrige Energiekosten dauerhaft zu gewährleisten, sind Filterelemente am Ende ihrer Standzeit zu ersetzen. Dabei unterstützt der serienmäßige </w:t>
+        <w:t xml:space="preserve">Um den erforderlichen Reinheitsgrad der Druckluft und niedrige Energiekosten dauerhaft zu gewährleisten, sind Filterelemente am Ende </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00252BFE">
+        <w:t>ihrer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00252BFE">
+        <w:t xml:space="preserve"> Standzeit zu ersetzen. Dabei unterstützt der serienmäßige </w:t>
       </w:r>
       <w:r>
         <w:t>Filter</w:t>
       </w:r>
       <w:r w:rsidRPr="00252BFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Change</w:t>
       </w:r>
       <w:r w:rsidRPr="00252BFE">
         <w:t xml:space="preserve">. Das Display des </w:t>
       </w:r>
       <w:r>
         <w:t>Filter</w:t>
       </w:r>
       <w:r w:rsidRPr="00252BFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Change</w:t>
       </w:r>
       <w:r w:rsidRPr="00252BFE">
         <w:t xml:space="preserve"> informiert über die Reststandzeit der Filterelemente via anwachsender Pfeilsegmente. Eine blinkende LED empfiehlt einen fälligen Wechsel. Zur Quittierung des Wechsels dient eine Taste an der Rückseite. Das überwachte Intervall ist in 4 Stufen einstellbar. Seine wechselbare Batterie hat eine Laufzeit von bis zu 7 Jahren. </w:t>
       </w:r>
@@ -722,51 +735,50 @@
     <w:p w:rsidR="00406D25" w:rsidRDefault="00406D25" w:rsidP="00A44556">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00406D25" w:rsidRDefault="00406D25" w:rsidP="00A44556">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00406D25" w:rsidRDefault="00406D25" w:rsidP="00A44556">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00406D25" w:rsidRDefault="00406D25" w:rsidP="00A44556">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003C5323" w:rsidRPr="003956E6" w:rsidRDefault="003956E6" w:rsidP="00A44556">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00F84327">
-        <w:lastRenderedPageBreak/>
         <w:t>Kaeser</w:t>
       </w:r>
       <w:r w:rsidR="00E82757">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84327">
         <w:t xml:space="preserve">Filter bieten eine hervorragende Filtrationseffizienz bei gleichzeitig niedrigem Druckverlust. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84327">
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C5323" w:rsidRPr="003956E6" w:rsidSect="0026163F">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1588" w:footer="1588" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
@@ -856,91 +868,91 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00B3339F" w:rsidRDefault="00B3339F" w:rsidP="004B3198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00B3339F" w:rsidRDefault="00B3339F" w:rsidP="004B3198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004B3198" w:rsidRDefault="009A6103">
+  <w:p w:rsidR="004B3198" w:rsidRDefault="004B35F1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark15564704" o:spid="_x0000_s2065" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Deutsch-s"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="009A6103" w:rsidP="00937D46">
+  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="004B35F1" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7088"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -1097,51 +1109,51 @@
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="005A2CB6" w:rsidRDefault="005A2CB6" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00937D46" w:rsidRDefault="009A6103" w:rsidP="00F04B6C">
+  <w:p w:rsidR="00937D46" w:rsidRDefault="004B35F1" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -1204,50 +1216,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B3198"/>
     <w:rsid w:val="000950EC"/>
     <w:rsid w:val="000B1EF6"/>
     <w:rsid w:val="000F7398"/>
     <w:rsid w:val="00125DF1"/>
     <w:rsid w:val="00131823"/>
     <w:rsid w:val="001469AE"/>
     <w:rsid w:val="001A3649"/>
     <w:rsid w:val="001F3C66"/>
     <w:rsid w:val="00214F1D"/>
     <w:rsid w:val="00252BFE"/>
     <w:rsid w:val="0026163F"/>
     <w:rsid w:val="00297AE2"/>
     <w:rsid w:val="00367F7E"/>
     <w:rsid w:val="003956E6"/>
     <w:rsid w:val="003C5323"/>
     <w:rsid w:val="003E1A0F"/>
     <w:rsid w:val="00406D25"/>
     <w:rsid w:val="00485249"/>
     <w:rsid w:val="004A5097"/>
     <w:rsid w:val="004B3198"/>
+    <w:rsid w:val="004B35F1"/>
     <w:rsid w:val="004C5878"/>
     <w:rsid w:val="005A2CB6"/>
     <w:rsid w:val="005A71A7"/>
     <w:rsid w:val="005B5FA9"/>
     <w:rsid w:val="005E5FA5"/>
     <w:rsid w:val="00605C85"/>
     <w:rsid w:val="00732D71"/>
     <w:rsid w:val="00780178"/>
     <w:rsid w:val="007A29C7"/>
     <w:rsid w:val="007C7DB3"/>
     <w:rsid w:val="008F2D72"/>
     <w:rsid w:val="00937D46"/>
     <w:rsid w:val="009A6103"/>
     <w:rsid w:val="00A13423"/>
     <w:rsid w:val="00A44556"/>
     <w:rsid w:val="00A52556"/>
     <w:rsid w:val="00AA1F98"/>
     <w:rsid w:val="00AD2867"/>
     <w:rsid w:val="00B3339F"/>
     <w:rsid w:val="00BE4E56"/>
     <w:rsid w:val="00C14363"/>
     <w:rsid w:val="00C9170C"/>
     <w:rsid w:val="00CA1C81"/>
     <w:rsid w:val="00CB1763"/>
     <w:rsid w:val="00CD1046"/>
@@ -1259,51 +1272,51 @@
     <w:rsid w:val="00F570A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2067"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31C3EBCB"/>
+  <w14:docId w14:val="18397276"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F699C70D-3AFE-4DEC-93AE-455B278902B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1769,59 +1782,59 @@
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B3198"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2050,82 +2063,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE532768-80F4-439F-8471-D284DEF9E5A1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{152294A0-29F6-4F3E-B4E9-055EF96DEEAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>495</Words>
-  <Characters>3631</Characters>
+  <Words>565</Words>
+  <Characters>3561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KAESER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4105</CharactersWithSpaces>
+  <CharactersWithSpaces>4118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mueller, Michael</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>