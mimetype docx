--- v0 (2026-03-24)
+++ v1 (2026-06-16)
@@ -24,51 +24,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00474C62" w:rsidRPr="00B72B1C" w:rsidRDefault="00474C62" w:rsidP="00474C62">
       <w:pPr>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Mobilair M50E</w:t>
+        <w:t xml:space="preserve">Mobilair </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>M50</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004E27EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / M50E SFC</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00474C62" w:rsidRPr="00D30AD1" w:rsidRDefault="00474C62" w:rsidP="00474C62">
       <w:pPr>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">La flexibilidad del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -483,124 +509,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>multitalento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para las obras.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00474C62" w:rsidRDefault="00474C62" w:rsidP="00474C62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025000E" w:rsidRPr="00474C62" w:rsidRDefault="0025000E" w:rsidP="00474C62">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="0025000E" w:rsidRPr="00474C62" w:rsidRDefault="0025000E" w:rsidP="00474C62"/>
     <w:sectPr w:rsidR="0025000E" w:rsidRPr="00474C62" w:rsidSect="0026163F">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1588" w:footer="1588" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="00EA1547">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00F04B6C" w:rsidRDefault="00F04B6C" w:rsidP="00EA1547">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00F04B6C" w:rsidRDefault="00F04B6C">
     <w:pPr>
@@ -620,91 +643,91 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004B3198" w:rsidRDefault="004826DE">
+  <w:p w:rsidR="004B3198" w:rsidRDefault="00FF5789">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark13629219" o:spid="_x0000_s2068" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Spanische Vorlage"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="004826DE" w:rsidP="00937D46">
+  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="00FF5789" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7088"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -861,51 +884,51 @@
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="005A2CB6" w:rsidRDefault="005A2CB6" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00937D46" w:rsidRDefault="004826DE" w:rsidP="00F04B6C">
+  <w:p w:rsidR="00937D46" w:rsidRDefault="00FF5789" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
@@ -925,112 +948,114 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00660CC9" w:rsidRDefault="00660CC9" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="88"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2070"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B3198"/>
     <w:rsid w:val="000B1EF6"/>
     <w:rsid w:val="000F7398"/>
     <w:rsid w:val="00125DF1"/>
     <w:rsid w:val="00131823"/>
     <w:rsid w:val="001469AE"/>
     <w:rsid w:val="00214F1D"/>
     <w:rsid w:val="0025000E"/>
     <w:rsid w:val="0026163F"/>
     <w:rsid w:val="00297AE2"/>
     <w:rsid w:val="00367F7E"/>
     <w:rsid w:val="003C5323"/>
     <w:rsid w:val="003E1A0F"/>
     <w:rsid w:val="00474C62"/>
     <w:rsid w:val="00485249"/>
     <w:rsid w:val="004B3198"/>
+    <w:rsid w:val="004E27EA"/>
     <w:rsid w:val="005A2CB6"/>
     <w:rsid w:val="005B5FA9"/>
     <w:rsid w:val="00605C85"/>
     <w:rsid w:val="00660CC9"/>
     <w:rsid w:val="00780178"/>
     <w:rsid w:val="00937D46"/>
     <w:rsid w:val="00A52556"/>
     <w:rsid w:val="00AA1F98"/>
     <w:rsid w:val="00AD2867"/>
     <w:rsid w:val="00BE4E56"/>
     <w:rsid w:val="00C9170C"/>
     <w:rsid w:val="00CA1C81"/>
     <w:rsid w:val="00CD1046"/>
     <w:rsid w:val="00D73389"/>
     <w:rsid w:val="00EA1547"/>
     <w:rsid w:val="00EC19C7"/>
     <w:rsid w:val="00F04B6C"/>
     <w:rsid w:val="00F570A9"/>
+    <w:rsid w:val="00FF5789"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2070"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -1818,81 +1843,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4129E4A-1A26-433A-9AD8-66C91EA8AF06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62C28F49-BA08-4267-9E2D-0FDD41B2E621}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>339</Words>
-  <Characters>2138</Characters>
+  <Words>360</Words>
+  <Characters>2128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KAESER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2473</CharactersWithSpaces>
+  <CharactersWithSpaces>2472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mueller, Michael</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>