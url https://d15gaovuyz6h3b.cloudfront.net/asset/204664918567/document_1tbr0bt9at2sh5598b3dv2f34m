--- v0 (2025-10-04)
+++ v1 (2026-04-04)
@@ -8,169 +8,153 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00052C58" w:rsidRPr="005F1337" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="005F1337" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Einleitung"/>
         <w:suppressLineNumbers/>
         <w:spacing w:before="0" w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Sigma Profil und </w:t>
       </w:r>
       <w:r w:rsidRPr="005F1337">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Synchron-Reluktanz-Motor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="005F1337" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="005F1337" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Einleitung"/>
         <w:suppressLineNumbers/>
         <w:spacing w:before="0" w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F1337">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>In der Kombination doppelt spitze</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F116BD" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F116BD" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Einleitung"/>
         <w:suppressLineNumbers/>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F116BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Derzeit höchster Wirkungsgrad und damit geringere Energiekosten beim Einsatz von frequenzgeregelten Kompressoren – </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:t>Derzeit höchster Wirkungsgrad und damit geringere Energiekosten beim Einsatz von frequenzgeregelten Kompressoren – Kaeser machte es möglich. Nach der ASD-Serie w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F116BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>Kaeser</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F116BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> machte es möglich. Nach der ASD-Serie w</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> nun auch die CSD/CSDX-Baureihe mit dieser innovativen Antriebstechnik ausgerüstet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="006A7FA9" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="006A7FA9" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Einleitung"/>
         <w:suppressLineNumbers/>
         <w:spacing w:after="240" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A7FA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Der verantwortungsvolle Umgang mit Ressourcen gehört zu den wichtigen Erfolgsfaktoren von Kaeser Kompressoren. Als einer der bedeutendsten Druckluft-Systemanbieter und Trendsetter der Branche präsentierte das Familienunternehmen vor einiger Zeit erneut einen Meilenstein: Die Einführung von Synchron-Reluktanz-Motoren bei seinen drehzahlgeregelten Schraubenkompressoren SFC. Nach der ASD-Serie sind nun die CSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
@@ -180,89 +164,65 @@
       <w:r w:rsidRPr="006A7FA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Serien die nächsten Baureihen, die mit dieser Technologie ausgerüstet w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7FA9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">rden. Für die Kunden bedeutet dies, dass insbesondere im Teillastbereich deutliche Energiekosten-Einsparungen gegenüber der bisherigen Lösung mit Asynchron-Motoren erzielt werden können. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Flietext"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Die Kaeser</w:t>
-[...23 lines deleted...]
-        <w:t>Motto: mehr Druckluft mit weniger Energie. Mit der Einführung der Synchron-Reluktanz-Technik erfolgte der nächste Schritt in eine noch höhere Effizienz. Der größte Vorteil dieser mit dem Systempartner Siemens entwickelten Gesamtlösung ist eine Wirkungsgradverbesserung im Teillastbereich von rund zehn Prozent. Dank der i</w:t>
+        <w:t>Die Kaeser-Schraubenkompressoren punkten dank Sigma Profil und innovativen Antriebskonzepten ohnehin mit hoher Leistung und Zuverlässigkeit bei gleichzeitig niedrigem Energie- und Platzbedarf, getreu dem Kaeser-Motto: mehr Druckluft mit weniger Energie. Mit der Einführung der Synchron-Reluktanz-Technik erfolgte der nächste Schritt in eine noch höhere Effizienz. Der größte Vorteil dieser mit dem Systempartner Siemens entwickelten Gesamtlösung ist eine Wirkungsgradverbesserung im Teillastbereich von rund zehn Prozent. Dank der i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nnovativen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Motoren und einer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Top-Eingruppierung mit IES2 in der neuen Energieeffizienznorm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>DIN-EN-</w:t>
       </w:r>
@@ -287,68 +247,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>So können zum Beispiel bei einem Schraubenkompressor der ASD SFC-Baureihe durchschnittlich rund 450 Euro pro Jahr an Energiekosten eingespart werden – gerechnet bei rund 6.000 Betrieb</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>sstunden und zehn Cent pro Kilowattstunde.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Damit erhalten Anwender ein Maximum an Flexibilität hinsichtlich Einsatzfall bzw. Umgebungsbedingung, aber auch in Bezug auf das Lastverhalten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Zwischentitel"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37D2B">
         <w:t xml:space="preserve">Geregelte Antriebslösung mit hohem </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:t>irkungsgrad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Flietext"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Häufig</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind Druckluftstationen modular aufgebaut: S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -400,258 +360,258 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Dies geschi</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>eht künftig mit Synchron</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>-R</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>eluktanz-Antriebssystemen von Siemens mit besonders hohen Wirkungsgraden im Teillastbereich.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F116BD" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F116BD" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Flietext"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Entwickelt wurden sie vor dem Hintergrund, dass die neue Norm </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>DIN-EN-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>50598 nicht nur die Einzelwirkungsgrade von Antrieben mit einbezieht, sondern die Systemwirkungsgrade in den Mittelpunkt der ökologischen Betrachtung rückt und somit frequenzgeregelte Antriebslösungen nach ihrer ganzheitlichen Wirksamkeit beurteilt.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mit der drehzahlgeregelten Variante (SFC) der ASD bis CSDX Baureihe bietet Kaeser seinen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Kunden weltweit den Einstieg in e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>in Minimum an Energieverbrauch und Betriebskosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Zwischentitel"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F37D2B">
         <w:t>Vom Synchron- und Asynchronmotor das Beste</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pStyle w:val="AD-Flietext"/>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Diese neue, innovative Standardmotorenreihe vereint die Vorteile von Asynchronmotoren und Synchronmotore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n in einem Antrieb. Im Läufer </w:t>
       </w:r>
       <w:r w:rsidRPr="0048296D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>werden</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weder Aluminium, Kupfer noch teure seltene Erden Magnete verwendet, sondern Elektrobleche mit spezieller Profilierung </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>aneinander gereiht</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Das macht den Antrieb robust und servicefreundlich wie man es von Asynchronmaschinen her kennt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagegen sind die Regeleigenschaften mit denen von Synchronmotoren vergleichbar: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reluktanzmotoren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> weisen aufgrund der spezifischen Läuferkonstruktion eine hohe Dynamik auf und im Läufer findet keine zusätzliche Erwärmung aufgrund von Stromfluss statt. Entscheidend ist die optimale Anpassung des gesamten Antriebssystems, also von Frequenzumrichter und Motor. Diese Kombination ist optimal aufeinander abgestimmt und schafft so die Möglichkeit der maximalen Energieeinsparung</w:t>
       </w:r>
       <w:r w:rsidRPr="00D122C5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3.923 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zeichen </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00F37D2B">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abdruck frei, Beleg erbeten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00F37D2B" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00F37D2B" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151AC85C" wp14:editId="3F85225A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8B8FFA" wp14:editId="711F406F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>908</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>139246</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="979714" cy="692713"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Grafik 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="CSDX_140_SFC_Reluktanzmotor_001.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -663,240 +623,242 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="979714" cy="692713"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:before="240" w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Die frequenzgeregelte Variante der CSD/CSDX-Schraubenkompressoren von Kaeser gibt es mit einem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Synchronreluktanz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-Antriebssystem von Siemens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7183A19F" wp14:editId="61DC432D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56F7E1A0" wp14:editId="7E97A857">
             <wp:extent cx="979170" cy="561694"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Grafik 13" descr="Bild_4_30kW-Vergleich-Asynchron-Reluktanzmotor-12032015_neu"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Bild_4_30kW-Vergleich-Asynchron-Reluktanzmotor-12032015_neu"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990374" cy="568121"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00D447C7" w:rsidRDefault="00052C58" w:rsidP="00052C58">
+    <w:p w:rsidR="00096277" w:rsidRPr="00D447C7" w:rsidRDefault="00096277" w:rsidP="00096277">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:spacing w:line="200" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Im Vergleich zeigt der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Synchronreluktanz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-Motor deutlich bessere Wirkungsgradwerte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00052C58" w:rsidRPr="00D122C5" w:rsidRDefault="00052C58" w:rsidP="00052C58"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00AA1F98" w:rsidRPr="00052C58" w:rsidSect="00937D46">
+    <w:p w:rsidR="003C5323" w:rsidRPr="00096277" w:rsidRDefault="003C5323" w:rsidP="00096277">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="003C5323" w:rsidRPr="00096277" w:rsidSect="0026163F">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="1588" w:footer="1588" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="00EA1547">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00F04B6C" w:rsidRDefault="00F04B6C" w:rsidP="00EA1547">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00F04B6C" w:rsidRDefault="00F04B6C">
     <w:pPr>
@@ -910,130 +872,131 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="004B3198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004B3198" w:rsidRDefault="00111436">
+  <w:p w:rsidR="004B3198" w:rsidRDefault="00C63458">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1719738469" o:spid="_x0000_s2059" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId1" o:title="Vorlage_Brief_Pressestelle_Deutsch"/>
+        <v:shape id="WordPictureWatermark15564704" o:spid="_x0000_s2065" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:595.2pt;height:841.9pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Deutsch-s"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="00111436" w:rsidP="00937D46">
+  <w:p w:rsidR="005A2CB6" w:rsidRPr="00AD2867" w:rsidRDefault="00C63458" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7088"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1719738470" o:spid="_x0000_s2060" type="#_x0000_t75" style="position:absolute;margin-left:-70.9pt;margin-top:-145.25pt;width:595.2pt;height:841.9pt;z-index:-251656192;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId1" o:title="Vorlage_Brief_Pressestelle_Deutsch"/>
+        <v:shape id="WordPictureWatermark15564705" o:spid="_x0000_s2066" type="#_x0000_t75" style="position:absolute;margin-left:-71pt;margin-top:-146pt;width:595.2pt;height:841.9pt;z-index:-251656192;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Deutsch-s"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00937D46">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005A2CB6" w:rsidRPr="00AD2867">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:id w:val="98381352"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
@@ -1150,186 +1113,193 @@
     </w:sdt>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="005A2CB6" w:rsidRDefault="005A2CB6" w:rsidP="00CD1046">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="20"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="004B3198" w:rsidRDefault="004B3198" w:rsidP="00937D46">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00937D46" w:rsidRDefault="00111436" w:rsidP="00F04B6C">
+  <w:p w:rsidR="00937D46" w:rsidRDefault="00C63458" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark1719738468" o:spid="_x0000_s2058" type="#_x0000_t75" style="position:absolute;margin-left:-70.75pt;margin-top:-146.45pt;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin" o:allowincell="f">
-          <v:imagedata r:id="rId1" o:title="Vorlage_Brief_Pressestelle_Deutsch"/>
+        <v:shape id="WordPictureWatermark15564703" o:spid="_x0000_s2064" type="#_x0000_t75" style="position:absolute;margin-left:-71pt;margin-top:-133.25pt;width:595.2pt;height:841.9pt;z-index:-251658240;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="Deutsch-s"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00937D46" w:rsidRDefault="00937D46" w:rsidP="00F04B6C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:contextualSpacing/>
-[...4 lines deleted...]
-      <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2067"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B3198"/>
-    <w:rsid w:val="00052C58"/>
+    <w:rsid w:val="00096277"/>
     <w:rsid w:val="000B1EF6"/>
-    <w:rsid w:val="00111436"/>
+    <w:rsid w:val="000F7398"/>
+    <w:rsid w:val="00125DF1"/>
+    <w:rsid w:val="00131823"/>
     <w:rsid w:val="001469AE"/>
     <w:rsid w:val="00214F1D"/>
+    <w:rsid w:val="0026163F"/>
+    <w:rsid w:val="00297AE2"/>
+    <w:rsid w:val="00367F7E"/>
+    <w:rsid w:val="003C5323"/>
     <w:rsid w:val="003E1A0F"/>
+    <w:rsid w:val="00485249"/>
     <w:rsid w:val="004B3198"/>
     <w:rsid w:val="005A2CB6"/>
+    <w:rsid w:val="005B5FA9"/>
+    <w:rsid w:val="00605C85"/>
+    <w:rsid w:val="00780178"/>
     <w:rsid w:val="00937D46"/>
+    <w:rsid w:val="00A52556"/>
     <w:rsid w:val="00AA1F98"/>
     <w:rsid w:val="00AD2867"/>
+    <w:rsid w:val="00BE4E56"/>
+    <w:rsid w:val="00C63458"/>
     <w:rsid w:val="00C9170C"/>
     <w:rsid w:val="00CA1C81"/>
     <w:rsid w:val="00CD1046"/>
     <w:rsid w:val="00D73389"/>
     <w:rsid w:val="00EA1547"/>
     <w:rsid w:val="00EC19C7"/>
     <w:rsid w:val="00F04B6C"/>
+    <w:rsid w:val="00F570A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2061"/>
+    <o:shapedefaults v:ext="edit" spidmax="2067"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="119E8811"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F699C70D-3AFE-4DEC-93AE-455B278902B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1688,51 +1658,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00052C58"/>
+    <w:rsid w:val="00096277"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1783,80 +1753,80 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B3198"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B3198"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD-Flietext">
     <w:name w:val="A&amp;D-Fließtext"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="00052C58"/>
+    <w:rsid w:val="00096277"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:right="2155"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD-Zwischentitel">
     <w:name w:val="A&amp;D-Zwischentitel"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="AD-Flietext"/>
-    <w:rsid w:val="00052C58"/>
+    <w:rsid w:val="00096277"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240"/>
       <w:ind w:right="2155"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD-Einleitung">
     <w:name w:val="A&amp;D-Einleitung"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:rsid w:val="00052C58"/>
+    <w:rsid w:val="00096277"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="2155"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2119,81 +2089,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F448CD84-33F4-4CD3-9C46-8F15910538CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37BC0197-55E3-40EB-9667-4905C6FC97CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>577</Words>
-  <Characters>3636</Characters>
+  <Words>628</Words>
+  <Characters>3584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KAESER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4205</CharactersWithSpaces>
+  <CharactersWithSpaces>4190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mueller, Michael</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>